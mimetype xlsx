--- v0 (2026-06-03)
+++ v1 (2026-10-10)
@@ -1,83 +1,83 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27328"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30430"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\30042499\Desktop\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\30004781.UNI\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{63838354-B840-4807-AC16-D35A3A9AB60C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{32B02048-A366-405C-8C25-8C946BB24BAB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{DFAC8B36-194F-4C24-B65D-3687E5733EDF}"/>
+    <workbookView xWindow="-98" yWindow="-98" windowWidth="21795" windowHeight="12975" xr2:uid="{DFAC8B36-194F-4C24-B65D-3687E5733EDF}"/>
   </bookViews>
   <sheets>
     <sheet name="一覧" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="41" uniqueCount="33">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="42">
   <si>
     <t>No</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>Uniview</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>IPC2122SB</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>Axis</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>M5075</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>i-Pro</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
@@ -158,50 +158,107 @@
     <t>N-V5020-1</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>dahua</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>SD1A204DB-GNY</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>WV-S6530NJ</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>N-C5700</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>メーカー</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>モデル</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>IPC6412LR</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>Panasonic</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>WV-S6110</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>WV-S61300-ZY</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>P4705-PLVE</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>SD1A204DBN-GNY</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>備考</t>
+    <rPh sb="0" eb="2">
+      <t>ビコウ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>N-C5500</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>制限：統合ビデオ管理システムでSpeed指定をした場合にPTZ操作がエラーになる</t>
+    <rPh sb="0" eb="2">
+      <t>セイゲン</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>トウゴウ</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>カンリ</t>
+    </rPh>
+    <rPh sb="20" eb="22">
+      <t>シテイ</t>
+    </rPh>
+    <rPh sb="25" eb="27">
+      <t>バアイ</t>
+    </rPh>
+    <rPh sb="31" eb="33">
+      <t>ソウサ</t>
+    </rPh>
     <phoneticPr fontId="1"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="3" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -234,126 +291,132 @@
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="4">
+  <cellXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 テーマ">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2013 - 2022">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -415,51 +478,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2013 - 2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -557,293 +620,411 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9FFC911B-EFD3-45EA-92CA-B6DFFA2F6983}">
-  <dimension ref="B1:D20"/>
+  <dimension ref="B1:E32"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="I9" sqref="I9"/>
+      <selection activeCell="I18" sqref="I18"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="18" x14ac:dyDescent="0.45"/>
+  <sheetFormatPr defaultRowHeight="17.649999999999999" x14ac:dyDescent="0.7"/>
   <cols>
-    <col min="1" max="1" width="2.69921875" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="17.69921875" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="2.6875" customWidth="1"/>
+    <col min="2" max="2" width="3.6875" customWidth="1"/>
+    <col min="3" max="3" width="13.1875" customWidth="1"/>
+    <col min="4" max="4" width="17.6875" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="71.9375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:4" x14ac:dyDescent="0.45">
-      <c r="B1" s="1" t="s">
+    <row r="1" spans="2:5" x14ac:dyDescent="0.7">
+      <c r="B1" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>32</v>
       </c>
-    </row>
-    <row r="2" spans="2:4" x14ac:dyDescent="0.45">
+      <c r="E1" s="2" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="2" spans="2:5" x14ac:dyDescent="0.7">
       <c r="B2" s="1">
         <v>1</v>
       </c>
       <c r="C2" s="1" t="s">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="D2" s="1" t="s">
-        <v>2</v>
-[...2 lines deleted...]
-    <row r="3" spans="2:4" x14ac:dyDescent="0.45">
+        <v>4</v>
+      </c>
+      <c r="E2" s="3"/>
+    </row>
+    <row r="3" spans="2:5" x14ac:dyDescent="0.7">
       <c r="B3" s="1">
         <v>2</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D3" s="1" t="s">
-        <v>4</v>
-[...2 lines deleted...]
-    <row r="4" spans="2:4" x14ac:dyDescent="0.45">
+        <v>9</v>
+      </c>
+      <c r="E3" s="3"/>
+    </row>
+    <row r="4" spans="2:5" x14ac:dyDescent="0.7">
       <c r="B4" s="1">
         <v>3</v>
       </c>
       <c r="C4" s="1" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="D4" s="1" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-    <row r="5" spans="2:4" x14ac:dyDescent="0.45">
+        <v>10</v>
+      </c>
+      <c r="E4" s="3"/>
+    </row>
+    <row r="5" spans="2:5" x14ac:dyDescent="0.7">
       <c r="B5" s="1">
         <v>4</v>
       </c>
       <c r="C5" s="1" t="s">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="D5" s="1" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-    <row r="6" spans="2:4" x14ac:dyDescent="0.45">
+        <v>11</v>
+      </c>
+      <c r="E5" s="3"/>
+    </row>
+    <row r="6" spans="2:5" x14ac:dyDescent="0.7">
       <c r="B6" s="1">
         <v>5</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D6" s="1" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-    <row r="7" spans="2:4" x14ac:dyDescent="0.45">
+        <v>16</v>
+      </c>
+      <c r="E6" s="3"/>
+    </row>
+    <row r="7" spans="2:5" x14ac:dyDescent="0.7">
       <c r="B7" s="1">
         <v>6</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D7" s="1" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-    <row r="8" spans="2:4" x14ac:dyDescent="0.45">
+        <v>17</v>
+      </c>
+      <c r="E7" s="3"/>
+    </row>
+    <row r="8" spans="2:5" x14ac:dyDescent="0.7">
       <c r="B8" s="1">
         <v>7</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>3</v>
+        <v>19</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-    <row r="9" spans="2:4" x14ac:dyDescent="0.45">
+        <v>20</v>
+      </c>
+      <c r="E8" s="3"/>
+    </row>
+    <row r="9" spans="2:5" x14ac:dyDescent="0.7">
       <c r="B9" s="1">
         <v>8</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="10" spans="2:4" x14ac:dyDescent="0.45">
+        <v>37</v>
+      </c>
+      <c r="E9" s="3"/>
+    </row>
+    <row r="10" spans="2:5" x14ac:dyDescent="0.7">
       <c r="B10" s="1">
         <v>9</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="11" spans="2:4" x14ac:dyDescent="0.45">
+        <v>28</v>
+      </c>
+      <c r="E10" s="3"/>
+    </row>
+    <row r="11" spans="2:5" x14ac:dyDescent="0.7">
       <c r="B11" s="1">
         <v>10</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>3</v>
+        <v>27</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="12" spans="2:4" x14ac:dyDescent="0.45">
+        <v>38</v>
+      </c>
+      <c r="E11" s="3"/>
+    </row>
+    <row r="12" spans="2:5" x14ac:dyDescent="0.7">
       <c r="B12" s="1">
         <v>11</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>3</v>
+        <v>12</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="13" spans="2:4" x14ac:dyDescent="0.45">
+        <v>13</v>
+      </c>
+      <c r="E12" s="3"/>
+    </row>
+    <row r="13" spans="2:5" x14ac:dyDescent="0.7">
       <c r="B13" s="1">
         <v>12</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-    <row r="14" spans="2:4" x14ac:dyDescent="0.45">
+        <v>8</v>
+      </c>
+      <c r="E13" s="3"/>
+    </row>
+    <row r="14" spans="2:5" x14ac:dyDescent="0.7">
       <c r="B14" s="1">
         <v>13</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-    <row r="15" spans="2:4" x14ac:dyDescent="0.45">
+        <v>22</v>
+      </c>
+      <c r="E14" s="3"/>
+    </row>
+    <row r="15" spans="2:5" x14ac:dyDescent="0.7">
       <c r="B15" s="1">
         <v>14</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-    <row r="16" spans="2:4" x14ac:dyDescent="0.45">
+        <v>15</v>
+      </c>
+      <c r="E15" s="3"/>
+    </row>
+    <row r="16" spans="2:5" x14ac:dyDescent="0.7">
       <c r="B16" s="1">
         <v>15</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>23</v>
+        <v>5</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-    <row r="17" spans="2:4" x14ac:dyDescent="0.45">
+        <v>6</v>
+      </c>
+      <c r="E16" s="3"/>
+    </row>
+    <row r="17" spans="2:5" x14ac:dyDescent="0.7">
       <c r="B17" s="1">
         <v>16</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>25</v>
-[...5 lines deleted...]
-    <row r="18" spans="2:4" x14ac:dyDescent="0.45">
+        <v>5</v>
+      </c>
+      <c r="D17" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="E17" s="3"/>
+    </row>
+    <row r="18" spans="2:5" x14ac:dyDescent="0.7">
       <c r="B18" s="1">
         <v>17</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>25</v>
+        <v>5</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-    <row r="19" spans="2:4" x14ac:dyDescent="0.45">
+        <v>36</v>
+      </c>
+      <c r="E18" s="3"/>
+    </row>
+    <row r="19" spans="2:5" x14ac:dyDescent="0.7">
       <c r="B19" s="1">
         <v>18</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>27</v>
+        <v>5</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-    <row r="20" spans="2:4" x14ac:dyDescent="0.45">
+        <v>29</v>
+      </c>
+      <c r="E19" s="3"/>
+    </row>
+    <row r="20" spans="2:5" x14ac:dyDescent="0.7">
       <c r="B20" s="1">
         <v>19</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>5</v>
+        <v>23</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>29</v>
-      </c>
+        <v>24</v>
+      </c>
+      <c r="E20" s="3"/>
+    </row>
+    <row r="21" spans="2:5" x14ac:dyDescent="0.7">
+      <c r="B21" s="1">
+        <v>20</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D21" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="E21" s="3"/>
+    </row>
+    <row r="22" spans="2:5" x14ac:dyDescent="0.7">
+      <c r="B22" s="1">
+        <v>21</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D22" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="E22" s="3"/>
+    </row>
+    <row r="23" spans="2:5" x14ac:dyDescent="0.7">
+      <c r="B23" s="1">
+        <v>22</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D23" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="E23" s="3"/>
+    </row>
+    <row r="24" spans="2:5" x14ac:dyDescent="0.7">
+      <c r="B24" s="1">
+        <v>23</v>
+      </c>
+      <c r="C24" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="D24" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="E24" s="3" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="25" spans="2:5" x14ac:dyDescent="0.7">
+      <c r="B25" s="1">
+        <v>24</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="D25" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="E25" s="3"/>
+    </row>
+    <row r="26" spans="2:5" x14ac:dyDescent="0.7">
+      <c r="B26" s="1">
+        <v>25</v>
+      </c>
+      <c r="C26" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="D26" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="E26" s="3"/>
+    </row>
+    <row r="27" spans="2:5" x14ac:dyDescent="0.7">
+      <c r="E27" s="4"/>
+    </row>
+    <row r="28" spans="2:5" x14ac:dyDescent="0.7">
+      <c r="E28" s="4"/>
+    </row>
+    <row r="29" spans="2:5" x14ac:dyDescent="0.7">
+      <c r="E29" s="4"/>
+    </row>
+    <row r="30" spans="2:5" x14ac:dyDescent="0.7">
+      <c r="E30" s="4"/>
+    </row>
+    <row r="31" spans="2:5" x14ac:dyDescent="0.7">
+      <c r="E31" s="4"/>
+    </row>
+    <row r="32" spans="2:5" x14ac:dyDescent="0.7">
+      <c r="E32" s="4"/>
     </row>
   </sheetData>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="C2:E26">
+    <sortCondition ref="C2:C26"/>
+  </sortState>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{5db29ff9-328f-40bc-bdc5-3c7b0421d507}" enabled="1" method="Standard" siteId="{0da2a83b-13d9-4a35-965f-ec53a220ed9d}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>